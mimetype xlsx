--- v1 (2026-03-07)
+++ v2 (2026-07-26)
@@ -32,61 +32,61 @@
   <Override PartName="/xl/ctrlProps/ctrlProp13.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp14.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp15.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp16.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp17.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp18.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp19.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp20.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp21.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp22.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp23.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp24.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="T:\(秘)03.サービス\39.タイムスタンプサービス\04.オーダ対応\02.テンプレート\サービス名変更\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\CE04835.MEDIGITAL-AD\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E50DBC1-0C34-4F60-B7CA-184E8E990E95}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4B830E50-F828-4975-9E30-496CD6A7CC74}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="EJAcBAMOSLt6TlwK3wGmhL3rGBFfiQql/WEIiBHtdsc2DB5vL28b5l4eDClPIJThJAfxD5D3bjIntWH5yeu4Qg==" workbookSaltValue="OPrULI150DrKusVhWyg0Cw==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" tabRatio="719" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="719" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申込書" sheetId="62" r:id="rId1"/>
     <sheet name="基本情報・契約内容 " sheetId="77" r:id="rId2"/>
     <sheet name="申込書(記入例)" sheetId="82" r:id="rId3"/>
     <sheet name="基本情報・契約内容(記入例)" sheetId="83" r:id="rId4"/>
     <sheet name="リスト" sheetId="61" state="hidden" r:id="rId5"/>
   </sheets>
   <definedNames>
     <definedName name="conte" localSheetId="0">#REF!</definedName>
     <definedName name="conte" localSheetId="2">#REF!</definedName>
     <definedName name="conte">#REF!</definedName>
     <definedName name="kanyu" localSheetId="0">#REF!</definedName>
     <definedName name="kanyu" localSheetId="2">#REF!</definedName>
     <definedName name="kanyu">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'基本情報・契約内容 '!$B$2:$P$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'基本情報・契約内容(記入例)'!$B$2:$P$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">申込書!$B$2:$J$23</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'申込書(記入例)'!$B$2:$J$23</definedName>
     <definedName name="PrintArea" localSheetId="0">#REF!</definedName>
     <definedName name="PrintArea" localSheetId="2">#REF!</definedName>
     <definedName name="PrintArea">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
@@ -99,51 +99,51 @@
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="E40" i="83" l="1"/>
   <c r="E13" i="83"/>
   <c r="J2" i="83"/>
   <c r="B14" i="82"/>
   <c r="I10" i="82"/>
   <c r="J2" i="77" l="1"/>
   <c r="I10" i="62"/>
   <c r="B14" i="62"/>
   <c r="E40" i="77"/>
   <c r="E13" i="77"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="83">
   <si>
     <t>申込方法</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>申込区分</t>
     <rPh sb="0" eb="2">
       <t>モウシコミ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>クブン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>案件名(任意)</t>
     <rPh sb="0" eb="2">
       <t>アンケン</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>メイ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ニンイ</t>
     </rPh>
@@ -809,50 +809,53 @@
     <rPh sb="3" eb="7">
       <t>ケイヤクキカン</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>3. 自動更新有無</t>
     <rPh sb="3" eb="9">
       <t>ジドウコウシンウム</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>4. 数量</t>
     <rPh sb="3" eb="5">
       <t>スウリョウ</t>
     </rPh>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>5．連絡先</t>
     <rPh sb="2" eb="5">
       <t>レンラクサキ</t>
     </rPh>
     <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>１ID</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="176" formatCode="yyyy&quot;年&quot;m&quot;月&quot;d&quot;日&quot;;@"/>
     <numFmt numFmtId="177" formatCode=";;;\]"/>
   </numFmts>
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
@@ -2100,325 +2103,325 @@
     <xf numFmtId="49" fontId="16" fillId="9" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="44" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="3" borderId="40" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="49" fontId="15" fillId="6" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="26" fillId="6" borderId="59" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="6" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="6" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="6" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="15" fillId="6" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="176" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="31" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="31" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="31" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="31" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="20" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="20" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="3" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="17" fillId="3" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="17" fillId="3" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...6 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="28" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="15" fillId="6" borderId="57" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...166 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="9" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="49" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="7" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="7" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="ハイパーリンク" xfId="1" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="96">
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFFFCC"/>
@@ -3185,184 +3188,184 @@
 </file>
 
 <file path=xl/ctrlProps/ctrlProp6.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp7.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp8.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp9.xml><?xml version="1.0" encoding="utf-8"?>
 <formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="GBox" noThreeD="1"/>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>1123950</xdr:colOff>
+          <xdr:colOff>1127760</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="46114" name="Option Button 34" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s46114"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000022B40000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t> 新規</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>236220</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>933450</xdr:colOff>
+          <xdr:colOff>937260</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="46154" name="Group Box 74" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s46154"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-00004AB40000}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 74</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -3420,53 +3423,53 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>直接</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76801" name="Group Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76801"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000012C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -3485,482 +3488,482 @@
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>762000</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2819400</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>201930</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76802" name="Group Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76802"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000022C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 27</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>762000</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2819400</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>201930</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76803" name="Group Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76803"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000032C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 27</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>762000</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2895600</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>201930</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76804" name="Group Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76804"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000042C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 27</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>904875</xdr:colOff>
+          <xdr:colOff>906780</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>201930</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76805" name="Group Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76805"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000052C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 44</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>904875</xdr:colOff>
+          <xdr:colOff>906780</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>201930</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76806" name="Group Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76806"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000062C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 44</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>15240</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76810" name="Group Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76810"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000A2C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76812" name="Group Box 12" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76812"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000C2C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -3971,51 +3974,51 @@
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76814" name="Group Box 14" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76814"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00000E2C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -4028,59 +4031,59 @@
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>12</xdr:row>
-          <xdr:rowOff>28575</xdr:rowOff>
+          <xdr:rowOff>26670</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="76816" name="Group Box 16" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s76816"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000102C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
@@ -4090,184 +4093,184 @@
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>333375</xdr:colOff>
+          <xdr:colOff>335280</xdr:colOff>
           <xdr:row>5</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>1123950</xdr:colOff>
+          <xdr:colOff>1127760</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>266700</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="83969" name="Option Button 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s83969"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001480100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:solidFill>
                     <a:srgbClr val="FFFFFF" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="65"/>
                   </a:solidFill>
                 </a14:hiddenFill>
               </a:ext>
               <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                 <a14:hiddenLine w="9525">
                   <a:solidFill>
                     <a:srgbClr val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
                   </a:solidFill>
                   <a:miter lim="800000"/>
                   <a:headEnd/>
                   <a:tailEnd/>
                 </a14:hiddenLine>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="square" lIns="27432" tIns="22860" rIns="0" bIns="22860" anchor="ctr" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="square" lIns="36576" tIns="27432" rIns="0" bIns="27432" anchor="ctr" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t> 新規</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>0</xdr:colOff>
           <xdr:row>4</xdr:row>
-          <xdr:rowOff>238125</xdr:rowOff>
+          <xdr:rowOff>236220</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>9</xdr:col>
-          <xdr:colOff>933450</xdr:colOff>
+          <xdr:colOff>937260</xdr:colOff>
           <xdr:row>6</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="83970" name="Group Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s83970"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000002480100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 74</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <xdr:twoCellAnchor>
     <xdr:from>
@@ -4325,53 +4328,53 @@
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="900">
               <a:latin typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
               <a:ea typeface="Meiryo UI" panose="020B0604030504040204" pitchFamily="50" charset="-128"/>
             </a:rPr>
             <a:t>直接</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>2</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84993" name="Group Box 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84993"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000014C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4390,482 +4393,482 @@
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>762000</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2819400</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84994" name="Group Box 2" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84994"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000024C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 27</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>762000</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2819400</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84995" name="Group Box 3" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84995"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000034C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 27</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
           <xdr:colOff>762000</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2895600</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84996" name="Group Box 4" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84996"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000044C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 27</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>904875</xdr:colOff>
+          <xdr:colOff>906780</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84997" name="Group Box 5" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84997"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000054C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 44</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>904875</xdr:colOff>
+          <xdr:colOff>906780</xdr:colOff>
           <xdr:row>5</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>200025</xdr:rowOff>
+          <xdr:rowOff>198120</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84998" name="Group Box 6" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84998"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000064C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
           <xdr:txBody>
-            <a:bodyPr vertOverflow="clip" wrap="none" lIns="27432" tIns="22860" rIns="0" bIns="0" anchor="t" upright="1"/>
+            <a:bodyPr vertOverflow="clip" wrap="none" lIns="36576" tIns="27432" rIns="0" bIns="0" anchor="t" upright="1"/>
             <a:lstStyle/>
             <a:p>
               <a:pPr algn="l" rtl="0">
                 <a:defRPr sz="1000"/>
               </a:pPr>
               <a:r>
                 <a:rPr lang="ja-JP" altLang="en-US" sz="900" b="0" i="0" u="none" strike="noStrike" baseline="0">
                   <a:solidFill>
                     <a:srgbClr val="000000"/>
                   </a:solidFill>
                   <a:latin typeface="Meiryo UI"/>
                   <a:ea typeface="Meiryo UI"/>
                 </a:rPr>
                 <a:t>グループ 44</a:t>
               </a:r>
             </a:p>
           </xdr:txBody>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>6</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>8</xdr:row>
-          <xdr:rowOff>19050</xdr:rowOff>
+          <xdr:rowOff>22860</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="84999" name="Group Box 7" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s84999"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000074C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>7</xdr:row>
-          <xdr:rowOff>9525</xdr:rowOff>
+          <xdr:rowOff>7620</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="85000" name="Group Box 8" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s85000"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000084C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
@@ -4876,51 +4879,51 @@
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="85001" name="Group Box 9" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s85001"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-0000094C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -4933,51 +4936,51 @@
             <a:noFill/>
             <a:ln w="9525">
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a:ln>
             <a:extLst>
               <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                 <a14:hiddenFill>
                   <a:noFill/>
                 </a14:hiddenFill>
               </a:ext>
             </a:extLst>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor editAs="oneCell">
         <xdr:from>
           <xdr:col>2</xdr:col>
-          <xdr:colOff>809625</xdr:colOff>
+          <xdr:colOff>807720</xdr:colOff>
           <xdr:row>10</xdr:row>
           <xdr:rowOff>0</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>3</xdr:col>
           <xdr:colOff>2781300</xdr:colOff>
           <xdr:row>12</xdr:row>
           <xdr:rowOff>38100</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="85002" name="Group Box 10" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s85002"/>
                 </a:ext>
                 <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                   <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-00000A4C0100}"/>
                 </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
           <xdr:spPr bwMode="auto">
             <a:xfrm>
@@ -5387,509 +5390,509 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing2.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing3.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp14.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp19.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp18.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp23.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp17.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp22.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp16.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp21.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp15.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp20.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet21">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="8" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="13" width="5.5" style="8" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.88671875" style="8" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="16.44140625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="8" customWidth="1"/>
+    <col min="9" max="9" width="21.44140625" style="8" customWidth="1"/>
+    <col min="10" max="10" width="16.6640625" style="8" customWidth="1"/>
+    <col min="11" max="11" width="3.109375" style="8" customWidth="1"/>
+    <col min="12" max="13" width="5.44140625" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="15.75" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:12" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:12" ht="15" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:12" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="57" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7" t="s">
         <v>67</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="8"/>
     </row>
-    <row r="3" spans="2:12" s="9" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="2:12" s="9" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="13"/>
       <c r="K3" s="3"/>
       <c r="L3" s="8"/>
     </row>
-    <row r="4" spans="2:12" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:12" s="9" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
       <c r="B4" s="14"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="16"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="18">
         <v>1</v>
       </c>
       <c r="K4" s="19">
         <v>1</v>
       </c>
       <c r="L4" s="8"/>
     </row>
-    <row r="5" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="20"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="16"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="73" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="21">
         <v>1</v>
       </c>
       <c r="L5" s="8"/>
     </row>
-    <row r="6" spans="2:12" s="9" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:12" s="9" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="74"/>
       <c r="C6" s="76"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="16"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="22"/>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="2:12" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D7" s="132"/>
+    <row r="7" spans="2:12" s="9" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B7" s="79"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="81"/>
       <c r="E7" s="5"/>
       <c r="F7" s="16"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="23"/>
       <c r="K7" s="3"/>
     </row>
-    <row r="8" spans="2:12" s="26" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="2:12" s="26" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="44" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="25">
         <v>1</v>
       </c>
       <c r="K8" s="24"/>
     </row>
-    <row r="9" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="133" t="s">
+    <row r="9" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="134"/>
-[...5 lines deleted...]
-      <c r="I9" s="99"/>
+      <c r="C9" s="83"/>
+      <c r="D9" s="91"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="101"/>
       <c r="J9" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="135" t="s">
+    <row r="10" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="136"/>
-[...3 lines deleted...]
-      <c r="G10" s="105" t="s">
+      <c r="C10" s="85"/>
+      <c r="D10" s="114"/>
+      <c r="E10" s="115"/>
+      <c r="F10" s="116"/>
+      <c r="G10" s="110" t="s">
         <v>64</v>
       </c>
-      <c r="H10" s="106"/>
-      <c r="I10" s="114" t="str">
+      <c r="H10" s="111"/>
+      <c r="I10" s="119" t="str">
         <f>IF($D$11="","",DATE(YEAR($D$11),MONTH($D$11)+1,1))</f>
         <v/>
       </c>
-      <c r="J10" s="115"/>
+      <c r="J10" s="120"/>
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="137" t="s">
+    <row r="11" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="86" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="138"/>
-[...6 lines deleted...]
-      <c r="J11" s="117"/>
+      <c r="C11" s="87"/>
+      <c r="D11" s="117"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="113"/>
+      <c r="I11" s="121"/>
+      <c r="J11" s="122"/>
       <c r="K11" s="3"/>
     </row>
-    <row r="12" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="118" t="s">
+    <row r="12" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="119"/>
-[...6 lines deleted...]
-      <c r="J12" s="120"/>
+      <c r="C12" s="124"/>
+      <c r="D12" s="124"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="124"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="125"/>
       <c r="K12" s="3"/>
     </row>
-    <row r="13" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="121" t="s">
+    <row r="13" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="122"/>
-[...6 lines deleted...]
-      <c r="J13" s="124"/>
+      <c r="C13" s="127"/>
+      <c r="D13" s="128"/>
+      <c r="E13" s="128"/>
+      <c r="F13" s="128"/>
+      <c r="G13" s="128"/>
+      <c r="H13" s="128"/>
+      <c r="I13" s="128"/>
+      <c r="J13" s="129"/>
       <c r="K13" s="3"/>
     </row>
-    <row r="14" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="139" t="str">
+    <row r="14" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="88" t="str">
         <f>IF(J4=2,"利用者"&amp;CHAR(10)&amp;"(必須)","申込者"&amp;CHAR(10)&amp;"(必須)")</f>
         <v>申込者
 (必須)</v>
       </c>
-      <c r="C14" s="85" t="s">
+      <c r="C14" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="100" t="s">
+      <c r="D14" s="102" t="s">
         <v>8</v>
       </c>
-      <c r="E14" s="87"/>
-[...3 lines deleted...]
-      <c r="I14" s="88"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="104"/>
       <c r="J14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="3"/>
     </row>
-    <row r="15" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="I15" s="103"/>
+    <row r="15" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="89"/>
+      <c r="C15" s="109"/>
+      <c r="D15" s="105"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="G15" s="106"/>
+      <c r="H15" s="106"/>
+      <c r="I15" s="107"/>
       <c r="J15" s="29"/>
       <c r="K15" s="3"/>
     </row>
-    <row r="16" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="140"/>
+    <row r="16" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="89"/>
       <c r="C16" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="81"/>
-[...5 lines deleted...]
-      <c r="J16" s="83"/>
+      <c r="D16" s="91"/>
+      <c r="E16" s="92"/>
+      <c r="F16" s="92"/>
+      <c r="G16" s="92"/>
+      <c r="H16" s="92"/>
+      <c r="I16" s="92"/>
+      <c r="J16" s="93"/>
       <c r="K16" s="3"/>
     </row>
-    <row r="17" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="140"/>
+    <row r="17" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="89"/>
       <c r="C17" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="D17" s="81"/>
-[...5 lines deleted...]
-      <c r="J17" s="83"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="92"/>
+      <c r="G17" s="92"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="92"/>
+      <c r="J17" s="93"/>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="140"/>
+    <row r="18" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="89"/>
       <c r="C18" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D18" s="81"/>
-[...5 lines deleted...]
-      <c r="J18" s="83"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="92"/>
+      <c r="F18" s="92"/>
+      <c r="G18" s="92"/>
+      <c r="H18" s="92"/>
+      <c r="I18" s="92"/>
+      <c r="J18" s="93"/>
       <c r="K18" s="3"/>
     </row>
-    <row r="19" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C19" s="84" t="s">
+    <row r="19" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="89"/>
+      <c r="C19" s="137" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="86"/>
-[...4 lines deleted...]
-      <c r="J19" s="88"/>
+      <c r="E19" s="138"/>
+      <c r="F19" s="103"/>
+      <c r="G19" s="103"/>
+      <c r="H19" s="103"/>
+      <c r="I19" s="103"/>
+      <c r="J19" s="104"/>
       <c r="K19" s="33"/>
       <c r="L19" s="8"/>
     </row>
-    <row r="20" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C20" s="85"/>
+    <row r="20" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="90"/>
+      <c r="C20" s="108"/>
       <c r="D20" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="89"/>
-[...4 lines deleted...]
-      <c r="J20" s="91"/>
+      <c r="E20" s="139"/>
+      <c r="F20" s="140"/>
+      <c r="G20" s="140"/>
+      <c r="H20" s="140"/>
+      <c r="I20" s="140"/>
+      <c r="J20" s="141"/>
       <c r="K20" s="33"/>
       <c r="L20" s="8"/>
     </row>
-    <row r="21" spans="2:12" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="79" t="s">
+    <row r="21" spans="2:12" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="135" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="80"/>
-[...6 lines deleted...]
-      <c r="J21" s="83"/>
+      <c r="C21" s="136"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="93"/>
       <c r="K21" s="35"/>
       <c r="L21" s="8"/>
     </row>
-    <row r="22" spans="2:12" s="9" customFormat="1" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="125" t="s">
+    <row r="22" spans="2:12" s="9" customFormat="1" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="126"/>
-[...6 lines deleted...]
-      <c r="J22" s="129"/>
+      <c r="C22" s="131"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="134"/>
       <c r="K22" s="33"/>
       <c r="L22" s="8"/>
     </row>
-    <row r="23" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="56" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="36"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
       <c r="J23" s="5"/>
       <c r="K23" s="3"/>
       <c r="L23" s="8"/>
     </row>
-    <row r="24" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="57" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
     </row>
-    <row r="25" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="39" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
     </row>
-    <row r="26" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
     </row>
-    <row r="27" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="92" t="s">
+    <row r="27" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="94" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="D27" s="94"/>
-      <c r="E27" s="95"/>
+      <c r="D27" s="96"/>
+      <c r="E27" s="97"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
     </row>
-    <row r="28" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="93"/>
+    <row r="28" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="95"/>
       <c r="C28" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="D28" s="96"/>
-      <c r="E28" s="97"/>
+      <c r="D28" s="98"/>
+      <c r="E28" s="99"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
     </row>
-    <row r="29" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="36kLr2+LwHOyxjl4JMNhbxLzy5z0cC/Ggau5mdqMqbKUuR27EZw2rV4fhBraSMlj3VwPQwfqhMPLlxCCVXNEHQ==" saltValue="Jve9nzb0np42gv9KYcnNjg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B7:D7"/>
-[...5 lines deleted...]
-    <mergeCell ref="D17:J17"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="C19:C20"/>
+    <mergeCell ref="E19:J19"/>
+    <mergeCell ref="E20:J20"/>
     <mergeCell ref="B27:B28"/>
     <mergeCell ref="D27:E27"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="D9:I9"/>
     <mergeCell ref="D14:I14"/>
     <mergeCell ref="D15:I15"/>
     <mergeCell ref="D18:J18"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="G10:H11"/>
     <mergeCell ref="D10:F10"/>
     <mergeCell ref="D11:F11"/>
     <mergeCell ref="I10:J11"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D22:J22"/>
-    <mergeCell ref="B21:C21"/>
-[...3 lines deleted...]
-    <mergeCell ref="E20:J20"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="B14:B20"/>
+    <mergeCell ref="D16:J16"/>
+    <mergeCell ref="D17:J17"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="D10">
     <cfRule type="cellIs" dxfId="95" priority="11" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D11">
     <cfRule type="expression" dxfId="94" priority="5">
       <formula>$D$11=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14">
     <cfRule type="expression" dxfId="93" priority="9">
       <formula>OR($D$14="",$D$14="〒")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15 D16:J18">
     <cfRule type="cellIs" dxfId="92" priority="8" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D19:J19">
     <cfRule type="expression" dxfId="91" priority="7">
       <formula>$E$19=""</formula>
@@ -5921,1123 +5924,1127 @@
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E4:G4 D22:D23 D19:D20 F5:F7" xr:uid="{D85F5DEE-F965-4943-BD8D-EEA03F10E9A2}"/>
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="サービス開通日" prompt="弊社記入欄" sqref="I10:J11" xr:uid="{1AD75241-741E-4FB9-BD8B-5C3FD9C7C361}"/>
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B27" xr:uid="{BC484A20-05B2-4C5D-8B6A-CDA3236B4B4F}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B25" location="'基本情報・契約内容 '!A1" display="'基本情報・契約内容 '!A1" xr:uid="{A1A6DCB1-D87A-450D-8B52-40C1D95A66D0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.39370078740157483" bottom="0.31496062992125984" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R&amp;"ＭＳ Ｐ明朝,斜体"&amp;10MINDタイムスタンプサービス　-DiaStamp-　契約申込書   </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="46114" r:id="rId4" name="Option Button 34">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>1123950</xdr:colOff>
+                    <xdr:colOff>1127760</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="46154" r:id="rId5" name="Group Box 74">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>236220</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>933450</xdr:colOff>
+                    <xdr:colOff>937260</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B66466EA-5F16-42C3-884F-3FDDB90270AF}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V56"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" outlineLevelCol="3" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" outlineLevelCol="3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="16384" width="8.875" style="1" hidden="1"/>
+    <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.88671875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="17.44140625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="44.44140625" style="8" customWidth="1"/>
+    <col min="5" max="10" width="8.88671875" style="8" customWidth="1"/>
+    <col min="11" max="11" width="3.109375" style="8" customWidth="1"/>
+    <col min="12" max="14" width="8.88671875" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="8.88671875" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="8.88671875" style="1" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="17" max="17" width="8.88671875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="18" max="16384" width="8.88671875" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:22" ht="15.75" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:22" ht="15" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:22" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="78" t="str">
         <f>申込書!J2</f>
         <v>ver2.7[web]</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="2:22" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="160" t="s">
+    <row r="3" spans="2:22" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="146" t="s">
         <v>77</v>
       </c>
-      <c r="C3" s="161"/>
-      <c r="D3" s="42"/>
+      <c r="C3" s="147"/>
+      <c r="D3" s="42" t="s">
+        <v>28</v>
+      </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="Q3" t="s">
         <v>23</v>
       </c>
       <c r="R3" t="s">
         <v>24</v>
       </c>
       <c r="S3" t="s">
         <v>25</v>
       </c>
       <c r="T3" t="s">
         <v>26</v>
       </c>
       <c r="U3" t="s">
         <v>27</v>
       </c>
       <c r="V3" s="2"/>
     </row>
-    <row r="4" spans="2:22" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:22" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="148"/>
-      <c r="C4" s="154"/>
+      <c r="C4" s="149"/>
       <c r="D4" s="77" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="R4" t="s">
         <v>29</v>
       </c>
       <c r="U4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="2:22" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C5" s="150"/>
+    <row r="5" spans="2:22" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="150"/>
+      <c r="C5" s="151"/>
       <c r="D5" s="58"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="R5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="2:22" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="151" t="s">
+    <row r="6" spans="2:22" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="152" t="s">
         <v>78</v>
       </c>
-      <c r="C6" s="151"/>
+      <c r="C6" s="152"/>
       <c r="D6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="44"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="R6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:22" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="152" t="s">
+    <row r="7" spans="2:22" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="153" t="s">
         <v>79</v>
       </c>
-      <c r="C7" s="153"/>
+      <c r="C7" s="154"/>
       <c r="D7" s="42" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="44"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="R7" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="2:22" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="146" t="s">
+    <row r="8" spans="2:22" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="C8" s="147"/>
-      <c r="D8" s="42"/>
+      <c r="C8" s="156"/>
+      <c r="D8" s="42" t="s">
+        <v>82</v>
+      </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
     </row>
-    <row r="9" spans="2:22" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:22" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="148"/>
-      <c r="C9" s="154"/>
+      <c r="C9" s="149"/>
       <c r="D9" s="77" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
-    <row r="10" spans="2:22" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C10" s="156"/>
+    <row r="10" spans="2:22" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="157"/>
+      <c r="C10" s="158"/>
       <c r="D10" s="58"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
-    <row r="11" spans="2:22" customFormat="1" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:22" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
     </row>
-    <row r="12" spans="2:22" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="157" t="s">
+    <row r="12" spans="2:22" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="159" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="157"/>
-      <c r="D12" s="157"/>
+      <c r="C12" s="159"/>
+      <c r="D12" s="159"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
     </row>
-    <row r="13" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="155" t="s">
+    <row r="13" spans="2:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="B13" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="156"/>
-      <c r="D13" s="156"/>
+      <c r="C13" s="158"/>
+      <c r="D13" s="158"/>
       <c r="E13" s="59">
         <f>COUNTIF(B16:B36,"選択してください。")</f>
         <v>6</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
-    <row r="14" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B14" s="158" t="s">
+    <row r="14" spans="2:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="B14" s="160" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="60"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
     </row>
-    <row r="15" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B15" s="159"/>
+    <row r="15" spans="2:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="B15" s="161"/>
       <c r="C15" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="61"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
     </row>
-    <row r="16" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:22" ht="15" x14ac:dyDescent="0.3">
       <c r="B16" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C16" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="62"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
     </row>
-    <row r="17" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B17" s="47"/>
       <c r="C17" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="63"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
     </row>
-    <row r="18" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B18" s="158" t="s">
+    <row r="18" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B18" s="160" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="64"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
     </row>
-    <row r="19" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B19" s="159"/>
+    <row r="19" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B19" s="161"/>
       <c r="C19" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="65"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
     </row>
-    <row r="20" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B20" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="66"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
     </row>
-    <row r="21" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B21" s="47"/>
       <c r="C21" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="63"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
     </row>
-    <row r="22" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B22" s="158" t="s">
+    <row r="22" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B22" s="160" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="64"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
     </row>
-    <row r="23" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B23" s="159"/>
+    <row r="23" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B23" s="161"/>
       <c r="C23" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="65"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
     </row>
-    <row r="24" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B24" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="66"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
     </row>
-    <row r="25" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B25" s="47"/>
       <c r="C25" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="63"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
     </row>
-    <row r="26" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B26" s="158" t="s">
+    <row r="26" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B26" s="160" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="67"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
     </row>
-    <row r="27" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B27" s="159"/>
+    <row r="27" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B27" s="161"/>
       <c r="C27" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="68"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
     </row>
-    <row r="28" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B28" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="68"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
     </row>
-    <row r="29" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B29" s="47"/>
       <c r="C29" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="63"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
     </row>
-    <row r="30" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B30" s="158" t="s">
+    <row r="30" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B30" s="160" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="67"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
     </row>
-    <row r="31" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B31" s="159"/>
+    <row r="31" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B31" s="161"/>
       <c r="C31" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="68"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
     </row>
-    <row r="32" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B32" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="68"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
     </row>
-    <row r="33" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B33" s="47"/>
       <c r="C33" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="63"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
     </row>
-    <row r="34" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B34" s="158" t="s">
+    <row r="34" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B34" s="160" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="67"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
     </row>
-    <row r="35" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B35" s="159"/>
+    <row r="35" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B35" s="161"/>
       <c r="C35" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="68"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
     </row>
-    <row r="36" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B36" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D36" s="68"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
     </row>
-    <row r="37" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B37" s="47"/>
       <c r="C37" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="63"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
-    <row r="38" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B38" s="69"/>
       <c r="C38" s="69"/>
       <c r="D38" s="51"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
-    <row r="39" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B39" s="70" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="50"/>
       <c r="D39" s="51"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
-    <row r="40" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B40" s="144" t="s">
         <v>50</v>
       </c>
       <c r="C40" s="145"/>
       <c r="D40" s="145"/>
       <c r="E40" s="21">
         <f>COUNTIF(B43:B51,"選択してください。")</f>
         <v>2</v>
       </c>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
-    <row r="41" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B41" s="142" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D41" s="71" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="21"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
     </row>
-    <row r="42" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B42" s="143"/>
       <c r="C42" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D42" s="61"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
-    <row r="43" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B43" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="53" t="s">
         <v>42</v>
       </c>
       <c r="D43" s="62"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
-    <row r="44" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B44" s="54"/>
       <c r="C44" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D44" s="63"/>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
     </row>
-    <row r="45" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B45" s="142" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D45" s="71" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
     </row>
-    <row r="46" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B46" s="143"/>
       <c r="C46" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D46" s="65"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
     </row>
-    <row r="47" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B47" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="53" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="66"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
     </row>
-    <row r="48" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B48" s="54"/>
       <c r="C48" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D48" s="63"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
     </row>
-    <row r="49" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B49" s="142" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="71" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
     </row>
-    <row r="50" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B50" s="143"/>
       <c r="C50" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D50" s="65"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
     </row>
-    <row r="51" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B51" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="53" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="66"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
     </row>
-    <row r="52" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B52" s="54"/>
       <c r="C52" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D52" s="63"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
     </row>
-    <row r="53" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B53" s="49"/>
       <c r="C53" s="50"/>
       <c r="D53" s="51"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
     </row>
-    <row r="54" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B54" s="49"/>
       <c r="C54" s="50"/>
       <c r="D54" s="51"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
     </row>
-    <row r="55" spans="2:14" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:14" ht="15" hidden="1" x14ac:dyDescent="0.3">
       <c r="B55" s="49"/>
       <c r="C55" s="50"/>
       <c r="D55" s="51"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
     </row>
-    <row r="56" spans="2:14" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:14" ht="15" hidden="1" x14ac:dyDescent="0.3">
       <c r="B56" s="49"/>
       <c r="C56" s="50"/>
       <c r="D56" s="51"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="qugMswaru4xo34JvdQC4GnK8AMPmRCY4wwAJwinaDxFSiTYH95MyIYBgOkYJFvf1MYRA8TGQm5g81NQpi2PZ/g==" saltValue="Vb7U8rvyA/lCDcg48U3VRw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="W62K+0c/6qVUIHSEm1UfZvUmJvM1IK/3UW5EVBrmxrvfMa/GvJsVj0pCy+nmhAGh316TRcGm3bS0Cc0J77nCHQ==" saltValue="0AyrASq00Y5GrS1bjiqQbw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="16">
     <mergeCell ref="B41:B42"/>
     <mergeCell ref="B45:B46"/>
     <mergeCell ref="B49:B50"/>
     <mergeCell ref="B40:D40"/>
     <mergeCell ref="B3:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B34:B35"/>
     <mergeCell ref="B26:B27"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B18:B19"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B16 B20 B24 B28 B32 B36">
     <cfRule type="expression" dxfId="86" priority="41">
       <formula>$E$13=6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B43 B47 B51">
@@ -7238,755 +7245,755 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B16 B32 B20 B24 B28 B36 B43 B47 B51" xr:uid="{1DC382C6-2FE0-460A-94C9-048734F3F459}">
       <formula1>"選択してください。,追加,削除,変更なし"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3" xr:uid="{C7DB3B38-E533-4AD1-A126-B2CE1495728D}">
       <formula1>$R$2:$R$7</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8" xr:uid="{B227E182-A476-42A2-98ED-E2C41CAD2665}">
       <formula1>$U$2:$U$4</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76801" r:id="rId4" name="Group Box 1">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76802" r:id="rId5" name="Group Box 2">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>762000</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2819400</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76803" r:id="rId6" name="Group Box 3">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>762000</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2819400</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76804" r:id="rId7" name="Group Box 4">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>762000</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2895600</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76805" r:id="rId8" name="Group Box 5">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:colOff>906780</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76806" r:id="rId9" name="Group Box 6">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:colOff>906780</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76810" r:id="rId10" name="Group Box 10">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76812" r:id="rId11" name="Group Box 12">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76814" r:id="rId12" name="Group Box 14">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="76816" r:id="rId13" name="Group Box 16">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>12</xdr:row>
-                    <xdr:rowOff>28575</xdr:rowOff>
+                    <xdr:rowOff>30480</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A18CFEC1-5AB5-4153-8013-901309AED80B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="8" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="12" max="13" width="5.5" style="8" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="3.109375" style="8" customWidth="1"/>
+    <col min="2" max="2" width="11.44140625" style="8" customWidth="1"/>
+    <col min="3" max="3" width="20.88671875" style="8" customWidth="1"/>
+    <col min="4" max="4" width="11.44140625" style="8" customWidth="1"/>
+    <col min="5" max="5" width="15.44140625" style="8" customWidth="1"/>
+    <col min="6" max="6" width="13.44140625" style="8" customWidth="1"/>
+    <col min="7" max="7" width="16.44140625" style="8" customWidth="1"/>
+    <col min="8" max="8" width="8.44140625" style="8" customWidth="1"/>
+    <col min="9" max="9" width="21.44140625" style="8" customWidth="1"/>
+    <col min="10" max="10" width="16.6640625" style="8" customWidth="1"/>
+    <col min="11" max="11" width="3.109375" style="8" customWidth="1"/>
+    <col min="12" max="13" width="5.44140625" style="8" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9" style="8" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:12" ht="15.75" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:12" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:12" ht="15" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:12" s="9" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B2" s="57" t="s">
         <v>62</v>
       </c>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="5"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="7" t="s">
         <v>67</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="8"/>
     </row>
-    <row r="3" spans="2:12" s="9" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.45">
+    <row r="3" spans="2:12" s="9" customFormat="1" ht="41.25" customHeight="1" x14ac:dyDescent="0.5">
       <c r="B3" s="10" t="s">
         <v>68</v>
       </c>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="12"/>
       <c r="I3" s="12"/>
       <c r="J3" s="13"/>
       <c r="K3" s="3"/>
       <c r="L3" s="8"/>
     </row>
-    <row r="4" spans="2:12" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:12" s="9" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
       <c r="B4" s="14"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="15"/>
       <c r="F4" s="15"/>
       <c r="G4" s="16"/>
       <c r="H4" s="17"/>
       <c r="I4" s="17"/>
       <c r="J4" s="18">
         <v>1</v>
       </c>
       <c r="K4" s="19">
         <v>1</v>
       </c>
       <c r="L4" s="8"/>
     </row>
-    <row r="5" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="75" t="s">
         <v>0</v>
       </c>
       <c r="C5" s="20"/>
       <c r="D5" s="5"/>
       <c r="E5" s="5"/>
       <c r="F5" s="16"/>
       <c r="G5" s="5"/>
       <c r="H5" s="5"/>
       <c r="I5" s="5"/>
       <c r="J5" s="73" t="s">
         <v>1</v>
       </c>
       <c r="K5" s="21">
         <v>1</v>
       </c>
       <c r="L5" s="8"/>
     </row>
-    <row r="6" spans="2:12" s="9" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="2:12" s="9" customFormat="1" ht="23.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="74"/>
       <c r="C6" s="76"/>
       <c r="D6" s="5"/>
       <c r="E6" s="5"/>
       <c r="F6" s="16"/>
       <c r="G6" s="5"/>
       <c r="H6" s="5"/>
       <c r="I6" s="5"/>
       <c r="J6" s="22"/>
       <c r="K6" s="3"/>
     </row>
-    <row r="7" spans="2:12" s="9" customFormat="1" ht="16.5" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D7" s="132"/>
+    <row r="7" spans="2:12" s="9" customFormat="1" ht="16.2" x14ac:dyDescent="0.3">
+      <c r="B7" s="79"/>
+      <c r="C7" s="80"/>
+      <c r="D7" s="81"/>
       <c r="E7" s="5"/>
       <c r="F7" s="16"/>
       <c r="G7" s="5"/>
       <c r="H7" s="5"/>
       <c r="I7" s="5"/>
       <c r="J7" s="23"/>
       <c r="K7" s="3"/>
     </row>
-    <row r="8" spans="2:12" s="26" customFormat="1" ht="19.899999999999999" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="8" spans="2:12" s="26" customFormat="1" ht="19.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="44" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="24"/>
       <c r="D8" s="24"/>
       <c r="E8" s="24"/>
       <c r="F8" s="24"/>
       <c r="G8" s="24"/>
       <c r="H8" s="24"/>
       <c r="I8" s="24"/>
       <c r="J8" s="25">
         <v>1</v>
       </c>
       <c r="K8" s="24"/>
     </row>
-    <row r="9" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B9" s="133" t="s">
+    <row r="9" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B9" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="C9" s="134"/>
-      <c r="D9" s="81" t="s">
+      <c r="C9" s="83"/>
+      <c r="D9" s="91" t="s">
         <v>70</v>
       </c>
-      <c r="E9" s="98"/>
-[...3 lines deleted...]
-      <c r="I9" s="99"/>
+      <c r="E9" s="100"/>
+      <c r="F9" s="100"/>
+      <c r="G9" s="100"/>
+      <c r="H9" s="100"/>
+      <c r="I9" s="101"/>
       <c r="J9" s="27" t="s">
         <v>3</v>
       </c>
       <c r="K9" s="3"/>
     </row>
-    <row r="10" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B10" s="135" t="s">
+    <row r="10" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="C10" s="136"/>
-      <c r="D10" s="109">
+      <c r="C10" s="85"/>
+      <c r="D10" s="114">
         <v>46091</v>
       </c>
-      <c r="E10" s="110"/>
-[...1 lines deleted...]
-      <c r="G10" s="105" t="s">
+      <c r="E10" s="115"/>
+      <c r="F10" s="116"/>
+      <c r="G10" s="110" t="s">
         <v>64</v>
       </c>
-      <c r="H10" s="106"/>
-      <c r="I10" s="114">
+      <c r="H10" s="111"/>
+      <c r="I10" s="119">
         <f>IF($D$11="","",DATE(YEAR($D$11),MONTH($D$11)+1,1))</f>
         <v>46113</v>
       </c>
-      <c r="J10" s="115"/>
+      <c r="J10" s="120"/>
       <c r="K10" s="3"/>
     </row>
-    <row r="11" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B11" s="137" t="s">
+    <row r="11" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B11" s="86" t="s">
         <v>65</v>
       </c>
-      <c r="C11" s="138"/>
-      <c r="D11" s="112">
+      <c r="C11" s="87"/>
+      <c r="D11" s="117">
         <v>46097</v>
       </c>
-      <c r="E11" s="113"/>
-[...4 lines deleted...]
-      <c r="J11" s="117"/>
+      <c r="E11" s="118"/>
+      <c r="F11" s="118"/>
+      <c r="G11" s="112"/>
+      <c r="H11" s="113"/>
+      <c r="I11" s="121"/>
+      <c r="J11" s="122"/>
       <c r="K11" s="3"/>
     </row>
-    <row r="12" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="118" t="s">
+    <row r="12" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="123" t="s">
         <v>5</v>
       </c>
-      <c r="C12" s="119"/>
-[...6 lines deleted...]
-      <c r="J12" s="120"/>
+      <c r="C12" s="124"/>
+      <c r="D12" s="124"/>
+      <c r="E12" s="124"/>
+      <c r="F12" s="124"/>
+      <c r="G12" s="124"/>
+      <c r="H12" s="124"/>
+      <c r="I12" s="124"/>
+      <c r="J12" s="125"/>
       <c r="K12" s="3"/>
     </row>
-    <row r="13" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B13" s="121" t="s">
+    <row r="13" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="126" t="s">
         <v>6</v>
       </c>
-      <c r="C13" s="122"/>
-[...6 lines deleted...]
-      <c r="J13" s="124"/>
+      <c r="C13" s="127"/>
+      <c r="D13" s="128"/>
+      <c r="E13" s="128"/>
+      <c r="F13" s="128"/>
+      <c r="G13" s="128"/>
+      <c r="H13" s="128"/>
+      <c r="I13" s="128"/>
+      <c r="J13" s="129"/>
       <c r="K13" s="3"/>
     </row>
-    <row r="14" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B14" s="139" t="str">
+    <row r="14" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B14" s="88" t="str">
         <f>IF(J4=2,"利用者"&amp;CHAR(10)&amp;"(必須)","申込者"&amp;CHAR(10)&amp;"(必須)")</f>
         <v>申込者
 (必須)</v>
       </c>
-      <c r="C14" s="85" t="s">
+      <c r="C14" s="108" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="100" t="s">
+      <c r="D14" s="102" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="87"/>
-[...3 lines deleted...]
-      <c r="I14" s="88"/>
+      <c r="E14" s="103"/>
+      <c r="F14" s="103"/>
+      <c r="G14" s="103"/>
+      <c r="H14" s="103"/>
+      <c r="I14" s="104"/>
       <c r="J14" s="28" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="3"/>
     </row>
-    <row r="15" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="D15" s="101" t="s">
+    <row r="15" spans="2:12" s="9" customFormat="1" ht="38.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B15" s="89"/>
+      <c r="C15" s="109"/>
+      <c r="D15" s="105" t="s">
         <v>71</v>
       </c>
-      <c r="E15" s="102"/>
-[...3 lines deleted...]
-      <c r="I15" s="103"/>
+      <c r="E15" s="106"/>
+      <c r="F15" s="106"/>
+      <c r="G15" s="106"/>
+      <c r="H15" s="106"/>
+      <c r="I15" s="107"/>
       <c r="J15" s="29"/>
       <c r="K15" s="3"/>
     </row>
-    <row r="16" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B16" s="140"/>
+    <row r="16" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="89"/>
       <c r="C16" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="D16" s="81" t="s">
+      <c r="D16" s="91" t="s">
         <v>72</v>
       </c>
-      <c r="E16" s="82"/>
-[...4 lines deleted...]
-      <c r="J16" s="83"/>
+      <c r="E16" s="92"/>
+      <c r="F16" s="92"/>
+      <c r="G16" s="92"/>
+      <c r="H16" s="92"/>
+      <c r="I16" s="92"/>
+      <c r="J16" s="93"/>
       <c r="K16" s="3"/>
     </row>
-    <row r="17" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B17" s="140"/>
+    <row r="17" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B17" s="89"/>
       <c r="C17" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="D17" s="81" t="s">
+      <c r="D17" s="91" t="s">
         <v>53</v>
       </c>
-      <c r="E17" s="82"/>
-[...4 lines deleted...]
-      <c r="J17" s="83"/>
+      <c r="E17" s="92"/>
+      <c r="F17" s="92"/>
+      <c r="G17" s="92"/>
+      <c r="H17" s="92"/>
+      <c r="I17" s="92"/>
+      <c r="J17" s="93"/>
       <c r="K17" s="3"/>
     </row>
-    <row r="18" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="140"/>
+    <row r="18" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="89"/>
       <c r="C18" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="D18" s="81" t="s">
+      <c r="D18" s="91" t="s">
         <v>73</v>
       </c>
-      <c r="E18" s="82"/>
-[...4 lines deleted...]
-      <c r="J18" s="83"/>
+      <c r="E18" s="92"/>
+      <c r="F18" s="92"/>
+      <c r="G18" s="92"/>
+      <c r="H18" s="92"/>
+      <c r="I18" s="92"/>
+      <c r="J18" s="93"/>
       <c r="K18" s="3"/>
     </row>
-    <row r="19" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C19" s="84" t="s">
+    <row r="19" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="89"/>
+      <c r="C19" s="137" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="E19" s="86" t="s">
+      <c r="E19" s="138" t="s">
         <v>75</v>
       </c>
-      <c r="F19" s="87"/>
-[...3 lines deleted...]
-      <c r="J19" s="88"/>
+      <c r="F19" s="103"/>
+      <c r="G19" s="103"/>
+      <c r="H19" s="103"/>
+      <c r="I19" s="103"/>
+      <c r="J19" s="104"/>
       <c r="K19" s="33"/>
       <c r="L19" s="8"/>
     </row>
-    <row r="20" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C20" s="85"/>
+    <row r="20" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B20" s="90"/>
+      <c r="C20" s="108"/>
       <c r="D20" s="34" t="s">
         <v>15</v>
       </c>
-      <c r="E20" s="89" t="s">
+      <c r="E20" s="139" t="s">
         <v>74</v>
       </c>
-      <c r="F20" s="90"/>
-[...3 lines deleted...]
-      <c r="J20" s="91"/>
+      <c r="F20" s="140"/>
+      <c r="G20" s="140"/>
+      <c r="H20" s="140"/>
+      <c r="I20" s="140"/>
+      <c r="J20" s="141"/>
       <c r="K20" s="33"/>
       <c r="L20" s="8"/>
     </row>
-    <row r="21" spans="2:12" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B21" s="79" t="s">
+    <row r="21" spans="2:12" s="9" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B21" s="135" t="s">
         <v>66</v>
       </c>
-      <c r="C21" s="80"/>
-[...6 lines deleted...]
-      <c r="J21" s="83"/>
+      <c r="C21" s="136"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="92"/>
+      <c r="F21" s="92"/>
+      <c r="G21" s="92"/>
+      <c r="H21" s="92"/>
+      <c r="I21" s="92"/>
+      <c r="J21" s="93"/>
       <c r="K21" s="35"/>
       <c r="L21" s="8"/>
     </row>
-    <row r="22" spans="2:12" s="9" customFormat="1" ht="133.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B22" s="125" t="s">
+    <row r="22" spans="2:12" s="9" customFormat="1" ht="133.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B22" s="130" t="s">
         <v>16</v>
       </c>
-      <c r="C22" s="126"/>
-[...6 lines deleted...]
-      <c r="J22" s="129"/>
+      <c r="C22" s="131"/>
+      <c r="D22" s="132"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
+      <c r="H22" s="133"/>
+      <c r="I22" s="133"/>
+      <c r="J22" s="134"/>
       <c r="K22" s="33"/>
       <c r="L22" s="8"/>
     </row>
-    <row r="23" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="2:12" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B23" s="56" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="36"/>
       <c r="D23" s="37"/>
       <c r="E23" s="37"/>
       <c r="F23" s="37"/>
       <c r="G23" s="37"/>
       <c r="H23" s="38"/>
       <c r="I23" s="38"/>
       <c r="J23" s="5"/>
       <c r="K23" s="3"/>
       <c r="L23" s="8"/>
     </row>
-    <row r="24" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B24" s="57" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="3"/>
       <c r="D24" s="3"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
     </row>
-    <row r="25" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B25" s="39" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="3"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
     </row>
-    <row r="26" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B26" s="3"/>
       <c r="C26" s="3"/>
       <c r="D26" s="3"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
     </row>
-    <row r="27" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="92" t="s">
+    <row r="27" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B27" s="94" t="s">
         <v>20</v>
       </c>
       <c r="C27" s="40" t="s">
         <v>21</v>
       </c>
-      <c r="D27" s="94"/>
-      <c r="E27" s="95"/>
+      <c r="D27" s="96"/>
+      <c r="E27" s="97"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
     </row>
-    <row r="28" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="93"/>
+    <row r="28" spans="2:12" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B28" s="95"/>
       <c r="C28" s="41" t="s">
         <v>22</v>
       </c>
-      <c r="D28" s="96"/>
-      <c r="E28" s="97"/>
+      <c r="D28" s="98"/>
+      <c r="E28" s="99"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
     </row>
-    <row r="29" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-    <row r="31" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="29" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="30" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="31" spans="2:12" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="wUdtIU6QOVOdNU84hh65BZ6+Sk8cwcmnwK21PvudCKlEpiMAe4rBLZNXJ3bGjXScWqZR9uLZ2ctTz1lpsLoNzA==" saltValue="BUknaByQxFspFwWU9zYyfw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="28">
-    <mergeCell ref="B7:D7"/>
-[...7 lines deleted...]
-    <mergeCell ref="D11:F11"/>
+    <mergeCell ref="B27:B28"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="E19:J19"/>
+    <mergeCell ref="E20:J20"/>
+    <mergeCell ref="B21:C21"/>
+    <mergeCell ref="D21:J21"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D22:J22"/>
     <mergeCell ref="B12:J12"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B14:B20"/>
     <mergeCell ref="C14:C15"/>
     <mergeCell ref="D14:I14"/>
     <mergeCell ref="D15:I15"/>
     <mergeCell ref="D16:J16"/>
     <mergeCell ref="D17:J17"/>
     <mergeCell ref="D18:J18"/>
     <mergeCell ref="C19:C20"/>
-    <mergeCell ref="B27:B28"/>
-[...7 lines deleted...]
-    <mergeCell ref="D22:J22"/>
+    <mergeCell ref="B7:D7"/>
+    <mergeCell ref="B9:C9"/>
+    <mergeCell ref="D9:I9"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:F10"/>
+    <mergeCell ref="G10:H11"/>
+    <mergeCell ref="I10:J11"/>
+    <mergeCell ref="B11:C11"/>
+    <mergeCell ref="D11:F11"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="D10">
     <cfRule type="cellIs" dxfId="47" priority="9" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D11">
     <cfRule type="expression" dxfId="46" priority="4">
       <formula>$D$11=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D14">
     <cfRule type="expression" dxfId="45" priority="8">
       <formula>OR($D$14="",$D$14="〒")</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15 D16:J18">
     <cfRule type="cellIs" dxfId="44" priority="7" operator="equal">
       <formula>""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D19:J19">
     <cfRule type="expression" dxfId="43" priority="6">
       <formula>$E$19=""</formula>
@@ -8018,1155 +8025,1155 @@
     <dataValidation type="custom" imeMode="disabled" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="電子メール アドレスを入力してください 。(例:test.user@mind.co.jp)" sqref="E20:J20" xr:uid="{35698126-03D9-4D81-AA2A-6D4324C0CDAF}">
       <formula1>AND(COUNTIF(E20,"*@*"),LEN(E20)=LENB(E20))</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B25" location="'基本情報・契約内容 '!A1" display="'基本情報・契約内容 '!A1" xr:uid="{AED347B8-39D8-42C1-832D-6F4221A2E5E7}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.39370078740157483" bottom="0.31496062992125984" header="0.59055118110236227" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="66" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter xml:space="preserve">&amp;R&amp;"ＭＳ Ｐ明朝,斜体"&amp;10MINDタイムスタンプサービス　-DiaStamp-　契約申込書   </oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="83969" r:id="rId4" name="Option Button 1">
               <controlPr defaultSize="0" autoFill="0" autoLine="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>333375</xdr:colOff>
+                    <xdr:colOff>335280</xdr:colOff>
                     <xdr:row>5</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>1123950</xdr:colOff>
+                    <xdr:colOff>1127760</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>266700</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="83970" r:id="rId5" name="Group Box 2">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>0</xdr:colOff>
                     <xdr:row>4</xdr:row>
-                    <xdr:rowOff>238125</xdr:rowOff>
+                    <xdr:rowOff>236220</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>9</xdr:col>
-                    <xdr:colOff>933450</xdr:colOff>
+                    <xdr:colOff>937260</xdr:colOff>
                     <xdr:row>6</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A513A8CD-82CE-4FEA-9EDD-0E5E0A115F17}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:V56"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="70" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" outlineLevelCol="3" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="0" customHeight="1" zeroHeight="1" outlineLevelCol="3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="3.125" style="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="18" max="16384" width="8.875" style="1" hidden="1"/>
+    <col min="1" max="1" width="3.109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="16.88671875" style="8" customWidth="1"/>
+    <col min="3" max="3" width="17.44140625" style="8" customWidth="1"/>
+    <col min="4" max="4" width="44.44140625" style="8" customWidth="1"/>
+    <col min="5" max="10" width="8.88671875" style="8" customWidth="1"/>
+    <col min="11" max="11" width="3.109375" style="8" customWidth="1"/>
+    <col min="12" max="14" width="8.88671875" style="8" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="8.88671875" style="1" hidden="1" customWidth="1"/>
+    <col min="16" max="16" width="8.88671875" style="1" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="17" max="17" width="8.88671875" style="1" hidden="1" customWidth="1" outlineLevel="1"/>
+    <col min="18" max="16384" width="8.88671875" style="1" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:22" ht="15.75" x14ac:dyDescent="0.25"/>
-    <row r="2" spans="2:22" customFormat="1" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="1" spans="2:22" ht="15" x14ac:dyDescent="0.3"/>
+    <row r="2" spans="2:22" customFormat="1" ht="15" x14ac:dyDescent="0.3">
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="78" t="str">
         <f>申込書!J2</f>
         <v>ver2.7[web]</v>
       </c>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="7"/>
     </row>
-    <row r="3" spans="2:22" customFormat="1" ht="34.15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B3" s="160" t="s">
+    <row r="3" spans="2:22" customFormat="1" ht="34.200000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="146" t="s">
         <v>77</v>
       </c>
-      <c r="C3" s="161"/>
+      <c r="C3" s="147"/>
       <c r="D3" s="42" t="s">
         <v>28</v>
       </c>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="R3" t="s">
         <v>24</v>
       </c>
       <c r="S3" t="s">
         <v>25</v>
       </c>
       <c r="T3" t="s">
         <v>26</v>
       </c>
       <c r="U3" t="s">
         <v>27</v>
       </c>
       <c r="V3" s="2"/>
     </row>
-    <row r="4" spans="2:22" customFormat="1" ht="13.9" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="2:22" customFormat="1" ht="13.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B4" s="148"/>
-      <c r="C4" s="154"/>
+      <c r="C4" s="149"/>
       <c r="D4" s="77" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="R4" t="s">
         <v>29</v>
       </c>
       <c r="U4" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="5" spans="2:22" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C5" s="150"/>
+    <row r="5" spans="2:22" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B5" s="150"/>
+      <c r="C5" s="151"/>
       <c r="D5" s="58"/>
       <c r="E5" s="3"/>
       <c r="F5" s="3"/>
       <c r="G5" s="3"/>
       <c r="H5" s="3"/>
       <c r="I5" s="3"/>
       <c r="J5" s="3"/>
       <c r="K5" s="3"/>
       <c r="L5" s="3"/>
       <c r="M5" s="3"/>
       <c r="N5" s="3"/>
       <c r="R5" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="2:22" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="151" t="s">
+    <row r="6" spans="2:22" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B6" s="152" t="s">
         <v>78</v>
       </c>
-      <c r="C6" s="151"/>
+      <c r="C6" s="152"/>
       <c r="D6" s="43" t="s">
         <v>34</v>
       </c>
       <c r="E6" s="44"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
       <c r="H6" s="3"/>
       <c r="I6" s="3"/>
       <c r="J6" s="3"/>
       <c r="K6" s="3"/>
       <c r="L6" s="3"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="R6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="2:22" customFormat="1" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B7" s="152" t="s">
+    <row r="7" spans="2:22" customFormat="1" ht="34.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B7" s="153" t="s">
         <v>79</v>
       </c>
-      <c r="C7" s="153"/>
+      <c r="C7" s="154"/>
       <c r="D7" s="42" t="s">
         <v>35</v>
       </c>
       <c r="E7" s="44"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
       <c r="H7" s="3"/>
       <c r="I7" s="3"/>
       <c r="J7" s="3"/>
       <c r="K7" s="3"/>
       <c r="L7" s="3"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="R7" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="8" spans="2:22" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B8" s="146" t="s">
+    <row r="8" spans="2:22" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B8" s="155" t="s">
         <v>80</v>
       </c>
-      <c r="C8" s="147"/>
+      <c r="C8" s="156"/>
       <c r="D8" s="42" t="s">
         <v>27</v>
       </c>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="3"/>
       <c r="I8" s="3"/>
       <c r="J8" s="3"/>
       <c r="K8" s="3"/>
       <c r="L8" s="3"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
     </row>
-    <row r="9" spans="2:22" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="2:22" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B9" s="148"/>
-      <c r="C9" s="154"/>
+      <c r="C9" s="149"/>
       <c r="D9" s="77" t="s">
         <v>36</v>
       </c>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
       <c r="I9" s="3"/>
       <c r="J9" s="3"/>
       <c r="K9" s="3"/>
       <c r="L9" s="3"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
     </row>
-    <row r="10" spans="2:22" customFormat="1" ht="23.45" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="C10" s="156"/>
+    <row r="10" spans="2:22" customFormat="1" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B10" s="157"/>
+      <c r="C10" s="158"/>
       <c r="D10" s="58"/>
       <c r="E10" s="3"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
       <c r="H10" s="3"/>
       <c r="I10" s="3"/>
       <c r="J10" s="3"/>
       <c r="K10" s="3"/>
       <c r="L10" s="3"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
     </row>
-    <row r="11" spans="2:22" customFormat="1" ht="11.45" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="2:22" customFormat="1" ht="11.4" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B11" s="3"/>
       <c r="C11" s="3"/>
       <c r="D11" s="3"/>
       <c r="E11" s="3"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
     </row>
-    <row r="12" spans="2:22" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B12" s="157" t="s">
+    <row r="12" spans="2:22" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B12" s="159" t="s">
         <v>37</v>
       </c>
-      <c r="C12" s="157"/>
-      <c r="D12" s="157"/>
+      <c r="C12" s="159"/>
+      <c r="D12" s="159"/>
       <c r="E12" s="3"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
     </row>
-    <row r="13" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="155" t="s">
+    <row r="13" spans="2:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="B13" s="157" t="s">
         <v>81</v>
       </c>
-      <c r="C13" s="156"/>
-      <c r="D13" s="156"/>
+      <c r="C13" s="158"/>
+      <c r="D13" s="158"/>
       <c r="E13" s="59">
         <f>COUNTIF(B16:B36,"選択してください。")</f>
         <v>5</v>
       </c>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
       <c r="H13" s="3"/>
       <c r="I13" s="3"/>
       <c r="J13" s="3"/>
       <c r="K13" s="3"/>
       <c r="L13" s="3"/>
       <c r="M13" s="3"/>
       <c r="N13" s="3"/>
     </row>
-    <row r="14" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B14" s="158" t="s">
+    <row r="14" spans="2:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="B14" s="160" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D14" s="60" t="s">
         <v>72</v>
       </c>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
     </row>
-    <row r="15" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B15" s="159"/>
+    <row r="15" spans="2:22" ht="15" x14ac:dyDescent="0.3">
+      <c r="B15" s="161"/>
       <c r="C15" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D15" s="61" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
     </row>
-    <row r="16" spans="2:22" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="16" spans="2:22" ht="15" x14ac:dyDescent="0.3">
       <c r="B16" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D16" s="62" t="s">
         <v>54</v>
       </c>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
       <c r="I16" s="3"/>
       <c r="J16" s="3"/>
       <c r="K16" s="3"/>
       <c r="L16" s="3"/>
       <c r="M16" s="3"/>
       <c r="N16" s="3"/>
     </row>
-    <row r="17" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="17" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B17" s="47"/>
       <c r="C17" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D17" s="63" t="s">
         <v>74</v>
       </c>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
     </row>
-    <row r="18" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B18" s="158" t="s">
+    <row r="18" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B18" s="160" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D18" s="64"/>
       <c r="E18" s="3"/>
       <c r="F18" s="3"/>
       <c r="G18" s="3"/>
       <c r="H18" s="3"/>
       <c r="I18" s="3"/>
       <c r="J18" s="3"/>
       <c r="K18" s="3"/>
       <c r="L18" s="3"/>
       <c r="M18" s="3"/>
       <c r="N18" s="3"/>
     </row>
-    <row r="19" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B19" s="159"/>
+    <row r="19" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B19" s="161"/>
       <c r="C19" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D19" s="65"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
     </row>
-    <row r="20" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="20" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B20" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D20" s="66"/>
       <c r="E20" s="3"/>
       <c r="F20" s="3"/>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
     </row>
-    <row r="21" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="21" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B21" s="47"/>
       <c r="C21" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="63"/>
       <c r="E21" s="3"/>
       <c r="F21" s="3"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
       <c r="I21" s="3"/>
       <c r="J21" s="3"/>
       <c r="K21" s="3"/>
       <c r="L21" s="3"/>
       <c r="M21" s="3"/>
       <c r="N21" s="3"/>
     </row>
-    <row r="22" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B22" s="158" t="s">
+    <row r="22" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B22" s="160" t="s">
         <v>45</v>
       </c>
       <c r="C22" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D22" s="64"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="3"/>
       <c r="I22" s="3"/>
       <c r="J22" s="3"/>
       <c r="K22" s="3"/>
       <c r="L22" s="3"/>
       <c r="M22" s="3"/>
       <c r="N22" s="3"/>
     </row>
-    <row r="23" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B23" s="159"/>
+    <row r="23" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B23" s="161"/>
       <c r="C23" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D23" s="65"/>
       <c r="E23" s="3"/>
       <c r="F23" s="3"/>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="3"/>
     </row>
-    <row r="24" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="24" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B24" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C24" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D24" s="66"/>
       <c r="E24" s="3"/>
       <c r="F24" s="3"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
     </row>
-    <row r="25" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="25" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B25" s="47"/>
       <c r="C25" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D25" s="63"/>
       <c r="E25" s="3"/>
       <c r="F25" s="3"/>
       <c r="G25" s="3"/>
       <c r="H25" s="3"/>
       <c r="I25" s="3"/>
       <c r="J25" s="3"/>
       <c r="K25" s="3"/>
       <c r="L25" s="3"/>
       <c r="M25" s="3"/>
       <c r="N25" s="3"/>
     </row>
-    <row r="26" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B26" s="158" t="s">
+    <row r="26" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B26" s="160" t="s">
         <v>46</v>
       </c>
       <c r="C26" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D26" s="67"/>
       <c r="E26" s="3"/>
       <c r="F26" s="3"/>
       <c r="G26" s="3"/>
       <c r="H26" s="3"/>
       <c r="I26" s="3"/>
       <c r="J26" s="3"/>
       <c r="K26" s="3"/>
       <c r="L26" s="3"/>
       <c r="M26" s="3"/>
       <c r="N26" s="3"/>
     </row>
-    <row r="27" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B27" s="159"/>
+    <row r="27" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B27" s="161"/>
       <c r="C27" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D27" s="68"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
     </row>
-    <row r="28" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="28" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B28" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C28" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D28" s="68"/>
       <c r="E28" s="3"/>
       <c r="F28" s="3"/>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="N28" s="3"/>
     </row>
-    <row r="29" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="29" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B29" s="47"/>
       <c r="C29" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D29" s="63"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="3"/>
     </row>
-    <row r="30" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B30" s="158" t="s">
+    <row r="30" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B30" s="160" t="s">
         <v>47</v>
       </c>
       <c r="C30" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D30" s="67"/>
       <c r="E30" s="3"/>
       <c r="F30" s="3"/>
       <c r="G30" s="3"/>
       <c r="H30" s="3"/>
       <c r="I30" s="3"/>
       <c r="J30" s="3"/>
       <c r="K30" s="3"/>
       <c r="L30" s="3"/>
       <c r="M30" s="3"/>
       <c r="N30" s="3"/>
     </row>
-    <row r="31" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B31" s="159"/>
+    <row r="31" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B31" s="161"/>
       <c r="C31" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D31" s="68"/>
       <c r="E31" s="3"/>
       <c r="F31" s="3"/>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
     </row>
-    <row r="32" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="32" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B32" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D32" s="68"/>
       <c r="E32" s="3"/>
       <c r="F32" s="3"/>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
     </row>
-    <row r="33" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="33" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B33" s="47"/>
       <c r="C33" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D33" s="63"/>
       <c r="E33" s="3"/>
       <c r="F33" s="3"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
     </row>
-    <row r="34" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B34" s="158" t="s">
+    <row r="34" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B34" s="160" t="s">
         <v>48</v>
       </c>
       <c r="C34" s="45" t="s">
         <v>39</v>
       </c>
       <c r="D34" s="67"/>
       <c r="E34" s="3"/>
       <c r="F34" s="3"/>
       <c r="G34" s="3"/>
       <c r="H34" s="3"/>
       <c r="I34" s="3"/>
       <c r="J34" s="3"/>
       <c r="K34" s="3"/>
       <c r="L34" s="3"/>
       <c r="M34" s="3"/>
       <c r="N34" s="3"/>
     </row>
-    <row r="35" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B35" s="159"/>
+    <row r="35" spans="2:14" ht="15" x14ac:dyDescent="0.3">
+      <c r="B35" s="161"/>
       <c r="C35" s="46" t="s">
         <v>40</v>
       </c>
       <c r="D35" s="68"/>
       <c r="E35" s="3"/>
       <c r="F35" s="3"/>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
     </row>
-    <row r="36" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="36" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B36" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="46" t="s">
         <v>42</v>
       </c>
       <c r="D36" s="68"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
     </row>
-    <row r="37" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="37" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B37" s="47"/>
       <c r="C37" s="48" t="s">
         <v>43</v>
       </c>
       <c r="D37" s="63"/>
       <c r="E37" s="3"/>
       <c r="F37" s="3"/>
       <c r="G37" s="3"/>
       <c r="H37" s="3"/>
       <c r="I37" s="3"/>
       <c r="J37" s="3"/>
       <c r="K37" s="3"/>
       <c r="L37" s="3"/>
       <c r="M37" s="3"/>
       <c r="N37" s="3"/>
     </row>
-    <row r="38" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="38" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B38" s="69"/>
       <c r="C38" s="69"/>
       <c r="D38" s="51"/>
       <c r="E38" s="3"/>
       <c r="F38" s="3"/>
       <c r="G38" s="3"/>
       <c r="H38" s="3"/>
       <c r="I38" s="3"/>
       <c r="J38" s="3"/>
       <c r="K38" s="3"/>
       <c r="L38" s="3"/>
       <c r="M38" s="3"/>
       <c r="N38" s="3"/>
     </row>
-    <row r="39" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="39" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B39" s="70" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="50"/>
       <c r="D39" s="51"/>
       <c r="E39" s="3"/>
       <c r="F39" s="3"/>
       <c r="G39" s="3"/>
       <c r="H39" s="3"/>
       <c r="I39" s="3"/>
       <c r="J39" s="3"/>
       <c r="K39" s="3"/>
       <c r="L39" s="3"/>
       <c r="M39" s="3"/>
       <c r="N39" s="3"/>
     </row>
-    <row r="40" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="40" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B40" s="144" t="s">
         <v>50</v>
       </c>
       <c r="C40" s="145"/>
       <c r="D40" s="145"/>
       <c r="E40" s="21">
         <f>COUNTIF(B43:B51,"選択してください。")</f>
         <v>2</v>
       </c>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
     </row>
-    <row r="41" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="41" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B41" s="142" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D41" s="71" t="s">
         <v>63</v>
       </c>
       <c r="E41" s="21"/>
       <c r="F41" s="3"/>
       <c r="G41" s="3"/>
       <c r="H41" s="3"/>
       <c r="I41" s="3"/>
       <c r="J41" s="3"/>
       <c r="K41" s="3"/>
       <c r="L41" s="3"/>
       <c r="M41" s="3"/>
       <c r="N41" s="3"/>
     </row>
-    <row r="42" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="42" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B42" s="143"/>
       <c r="C42" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D42" s="61" t="s">
         <v>55</v>
       </c>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
       <c r="I42" s="3"/>
       <c r="J42" s="3"/>
       <c r="K42" s="3"/>
       <c r="L42" s="3"/>
       <c r="M42" s="3"/>
       <c r="N42" s="3"/>
     </row>
-    <row r="43" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="43" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B43" s="72" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="53" t="s">
         <v>42</v>
       </c>
       <c r="D43" s="62" t="s">
         <v>56</v>
       </c>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="3"/>
       <c r="I43" s="3"/>
       <c r="J43" s="3"/>
       <c r="K43" s="3"/>
       <c r="L43" s="3"/>
       <c r="M43" s="3"/>
       <c r="N43" s="3"/>
     </row>
-    <row r="44" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="44" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B44" s="54"/>
       <c r="C44" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D44" s="63" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="3"/>
       <c r="F44" s="3"/>
       <c r="G44" s="3"/>
       <c r="H44" s="3"/>
       <c r="I44" s="3"/>
       <c r="J44" s="3"/>
       <c r="K44" s="3"/>
       <c r="L44" s="3"/>
       <c r="M44" s="3"/>
       <c r="N44" s="3"/>
     </row>
-    <row r="45" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="45" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B45" s="142" t="s">
         <v>44</v>
       </c>
       <c r="C45" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D45" s="71" t="s">
         <v>63</v>
       </c>
       <c r="E45" s="3"/>
       <c r="F45" s="3"/>
       <c r="G45" s="3"/>
       <c r="H45" s="3"/>
       <c r="I45" s="3"/>
       <c r="J45" s="3"/>
       <c r="K45" s="3"/>
       <c r="L45" s="3"/>
       <c r="M45" s="3"/>
       <c r="N45" s="3"/>
     </row>
-    <row r="46" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="46" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B46" s="143"/>
       <c r="C46" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D46" s="65"/>
       <c r="E46" s="3"/>
       <c r="F46" s="3"/>
       <c r="G46" s="3"/>
       <c r="H46" s="3"/>
       <c r="I46" s="3"/>
       <c r="J46" s="3"/>
       <c r="K46" s="3"/>
       <c r="L46" s="3"/>
       <c r="M46" s="3"/>
       <c r="N46" s="3"/>
     </row>
-    <row r="47" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="47" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B47" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C47" s="53" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="66"/>
       <c r="E47" s="3"/>
       <c r="F47" s="3"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
       <c r="M47" s="3"/>
       <c r="N47" s="3"/>
     </row>
-    <row r="48" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="48" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B48" s="54"/>
       <c r="C48" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D48" s="63"/>
       <c r="E48" s="3"/>
       <c r="F48" s="3"/>
       <c r="G48" s="3"/>
       <c r="H48" s="3"/>
       <c r="I48" s="3"/>
       <c r="J48" s="3"/>
       <c r="K48" s="3"/>
       <c r="L48" s="3"/>
       <c r="M48" s="3"/>
       <c r="N48" s="3"/>
     </row>
-    <row r="49" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="49" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B49" s="142" t="s">
         <v>45</v>
       </c>
       <c r="C49" s="52" t="s">
         <v>39</v>
       </c>
       <c r="D49" s="71" t="s">
         <v>63</v>
       </c>
       <c r="E49" s="3"/>
       <c r="F49" s="3"/>
       <c r="G49" s="3"/>
       <c r="H49" s="3"/>
       <c r="I49" s="3"/>
       <c r="J49" s="3"/>
       <c r="K49" s="3"/>
       <c r="L49" s="3"/>
       <c r="M49" s="3"/>
       <c r="N49" s="3"/>
     </row>
-    <row r="50" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="50" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B50" s="143"/>
       <c r="C50" s="53" t="s">
         <v>40</v>
       </c>
       <c r="D50" s="65"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="3"/>
       <c r="I50" s="3"/>
       <c r="J50" s="3"/>
       <c r="K50" s="3"/>
       <c r="L50" s="3"/>
       <c r="M50" s="3"/>
       <c r="N50" s="3"/>
     </row>
-    <row r="51" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="51" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B51" s="72" t="s">
         <v>41</v>
       </c>
       <c r="C51" s="53" t="s">
         <v>42</v>
       </c>
       <c r="D51" s="66"/>
       <c r="E51" s="3"/>
       <c r="F51" s="3"/>
       <c r="G51" s="3"/>
       <c r="H51" s="3"/>
       <c r="I51" s="3"/>
       <c r="J51" s="3"/>
       <c r="K51" s="3"/>
       <c r="L51" s="3"/>
       <c r="M51" s="3"/>
       <c r="N51" s="3"/>
     </row>
-    <row r="52" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="52" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B52" s="54"/>
       <c r="C52" s="55" t="s">
         <v>43</v>
       </c>
       <c r="D52" s="63"/>
       <c r="E52" s="3"/>
       <c r="F52" s="3"/>
       <c r="G52" s="3"/>
       <c r="H52" s="3"/>
       <c r="I52" s="3"/>
       <c r="J52" s="3"/>
       <c r="K52" s="3"/>
       <c r="L52" s="3"/>
       <c r="M52" s="3"/>
       <c r="N52" s="3"/>
     </row>
-    <row r="53" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="53" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B53" s="49"/>
       <c r="C53" s="50"/>
       <c r="D53" s="51"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
     </row>
-    <row r="54" spans="2:14" ht="15.75" x14ac:dyDescent="0.25">
+    <row r="54" spans="2:14" ht="15" x14ac:dyDescent="0.3">
       <c r="B54" s="49"/>
       <c r="C54" s="50"/>
       <c r="D54" s="51"/>
       <c r="E54" s="3"/>
       <c r="F54" s="3"/>
       <c r="G54" s="3"/>
       <c r="H54" s="3"/>
       <c r="I54" s="3"/>
       <c r="J54" s="3"/>
       <c r="K54" s="3"/>
       <c r="L54" s="3"/>
       <c r="M54" s="3"/>
       <c r="N54" s="3"/>
     </row>
-    <row r="55" spans="2:14" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="2:14" ht="15" hidden="1" x14ac:dyDescent="0.3">
       <c r="B55" s="49"/>
       <c r="C55" s="50"/>
       <c r="D55" s="51"/>
       <c r="E55" s="3"/>
       <c r="F55" s="3"/>
       <c r="G55" s="3"/>
       <c r="H55" s="3"/>
       <c r="I55" s="3"/>
       <c r="J55" s="3"/>
       <c r="K55" s="3"/>
       <c r="L55" s="3"/>
       <c r="M55" s="3"/>
       <c r="N55" s="3"/>
     </row>
-    <row r="56" spans="2:14" ht="15.75" hidden="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="2:14" ht="15" hidden="1" x14ac:dyDescent="0.3">
       <c r="B56" s="49"/>
       <c r="C56" s="50"/>
       <c r="D56" s="51"/>
       <c r="E56" s="3"/>
       <c r="F56" s="3"/>
       <c r="G56" s="3"/>
       <c r="H56" s="3"/>
       <c r="I56" s="3"/>
       <c r="J56" s="3"/>
       <c r="K56" s="3"/>
       <c r="L56" s="3"/>
       <c r="M56" s="3"/>
       <c r="N56" s="3"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="9pVVKTJXs96A+gGo5SnbTYqBu80OfOF7ZJsLVceZ1XfU5MAEPK+KbrW5wgAfMaFJBAfHdlAsekbG1gkdWen/JQ==" saltValue="BB/dDdQE8owkmScZ6bTC2Q==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <mergeCells count="16">
+    <mergeCell ref="B34:B35"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="B41:B42"/>
+    <mergeCell ref="B45:B46"/>
+    <mergeCell ref="B49:B50"/>
     <mergeCell ref="B30:B31"/>
     <mergeCell ref="B3:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B8:C10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:B15"/>
     <mergeCell ref="B18:B19"/>
     <mergeCell ref="B22:B23"/>
     <mergeCell ref="B26:B27"/>
-    <mergeCell ref="B34:B35"/>
-[...3 lines deleted...]
-    <mergeCell ref="B49:B50"/>
   </mergeCells>
   <phoneticPr fontId="1"/>
   <conditionalFormatting sqref="B16 B20 B24 B28 B32 B36">
     <cfRule type="expression" dxfId="38" priority="37">
       <formula>$E$13=6</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="B43 B47 B51">
     <cfRule type="expression" dxfId="37" priority="36">
       <formula>$E$40=3</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D3">
     <cfRule type="expression" dxfId="36" priority="39" stopIfTrue="1">
       <formula>$D$3=""</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D5">
     <cfRule type="expression" dxfId="35" priority="35">
       <formula>AND($D$3="その他",COUNTA($D$5)=0)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D8">
     <cfRule type="expression" dxfId="34" priority="38" stopIfTrue="1">
       <formula>$D$8=""</formula>
@@ -9350,372 +9357,374 @@
       <formula1>AND(COUNTIF(D17,"*@*"),LEN(D17)=LENB(D17))</formula1>
     </dataValidation>
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22 D18 D26:D39 D53:D56 D41 D45 D49" xr:uid="{8A281D59-19C6-4E4E-B447-D17223775746}"/>
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D14:D16 D19:D20 D23:D24 D46:D47 D50:D51 D42:D43" xr:uid="{07076D41-FBB5-4411-8AB4-060CFB5E673A}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D8" xr:uid="{282CEC58-424E-4A4D-BDC8-459CCDA038EA}">
       <formula1>$U$2:$U$4</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D3" xr:uid="{6868874F-04DB-49C0-B8DB-B25C804674D6}">
       <formula1>$R$2:$R$7</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x14">
       <controls>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84993" r:id="rId4" name="Group Box 1">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>2</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84994" r:id="rId5" name="Group Box 2">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>762000</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2819400</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84995" r:id="rId6" name="Group Box 3">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>762000</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2819400</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84996" r:id="rId7" name="Group Box 4">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
                     <xdr:colOff>762000</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2895600</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84997" r:id="rId8" name="Group Box 5">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:colOff>906780</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84998" r:id="rId9" name="Group Box 6">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>904875</xdr:colOff>
+                    <xdr:colOff>906780</xdr:colOff>
                     <xdr:row>5</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>200025</xdr:rowOff>
+                    <xdr:rowOff>198120</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="84999" r:id="rId10" name="Group Box 7">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>6</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>8</xdr:row>
-                    <xdr:rowOff>19050</xdr:rowOff>
+                    <xdr:rowOff>22860</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="85000" r:id="rId11" name="Group Box 8">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>7</xdr:row>
-                    <xdr:rowOff>9525</xdr:rowOff>
+                    <xdr:rowOff>7620</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="85001" r:id="rId12" name="Group Box 9">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
           <mc:Choice Requires="x14">
             <control shapeId="85002" r:id="rId13" name="Group Box 10">
               <controlPr defaultSize="0" autoFill="0" autoPict="0">
                 <anchor moveWithCells="1">
                   <from>
                     <xdr:col>2</xdr:col>
-                    <xdr:colOff>809625</xdr:colOff>
+                    <xdr:colOff>807720</xdr:colOff>
                     <xdr:row>10</xdr:row>
                     <xdr:rowOff>0</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>3</xdr:col>
                     <xdr:colOff>2781300</xdr:colOff>
                     <xdr:row>12</xdr:row>
                     <xdr:rowOff>38100</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet6"/>
   <dimension ref="A1:G4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.5" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="26.5" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="26.5" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="26.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.44140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A1" t="s">
         <v>57</v>
       </c>
       <c r="E1" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="2" spans="1:7" x14ac:dyDescent="0.15">
+    <row r="2" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A2" t="s">
         <v>58</v>
       </c>
       <c r="B2">
         <v>0</v>
       </c>
       <c r="C2">
         <v>7000</v>
       </c>
       <c r="E2" t="s">
         <v>59</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
       <c r="G2">
         <v>150000</v>
       </c>
     </row>
-    <row r="3" spans="1:7" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A3" t="s">
         <v>60</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>14000</v>
       </c>
     </row>
-    <row r="4" spans="1:7" x14ac:dyDescent="0.15">
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A4" t="s">
         <v>61</v>
       </c>
       <c r="B4">
         <v>0</v>
       </c>
       <c r="C4">
         <v>21000</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>申込書</vt:lpstr>
       <vt:lpstr>基本情報・契約内容 </vt:lpstr>
       <vt:lpstr>申込書(記入例)</vt:lpstr>
       <vt:lpstr>基本情報・契約内容(記入例)</vt:lpstr>
       <vt:lpstr>リスト</vt:lpstr>
       <vt:lpstr>'基本情報・契約内容 '!Print_Area</vt:lpstr>
       <vt:lpstr>'基本情報・契約内容(記入例)'!Print_Area</vt:lpstr>
       <vt:lpstr>申込書!Print_Area</vt:lpstr>
       <vt:lpstr>'申込書(記入例)'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <cp:keywords/>
   <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>